--- v0 (2026-05-28)
+++ v1 (2026-08-20)
@@ -27,59 +27,59 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="79F70DB0" w14:textId="63FF2343" w:rsidR="008E1DE9" w:rsidRPr="003B4FB5" w:rsidRDefault="00340368" w:rsidP="007B3FEF">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve">((please leave </w:t>
       </w:r>
       <w:r w:rsidR="007B3FEF" w:rsidRPr="003B4FB5">
         <w:t>additional 1.5 cm space</w:t>
       </w:r>
       <w:r w:rsidR="00185030">
         <w:t>, we need a</w:t>
       </w:r>
       <w:r w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve"> top margin of 4 cm for the journal logo))</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15D5134C" w14:textId="77777777" w:rsidR="008E1DE9" w:rsidRPr="003B4FB5" w:rsidRDefault="008E1DE9" w:rsidP="003F358E">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A5215EA" w14:textId="2D1EEA57" w:rsidR="00E9266A" w:rsidRPr="003B4FB5" w:rsidRDefault="00E9266A" w:rsidP="000F279D">
+    <w:p w14:paraId="2A5215EA" w14:textId="5F266B08" w:rsidR="00E9266A" w:rsidRPr="003B4FB5" w:rsidRDefault="00E9266A" w:rsidP="000F279D">
       <w:pPr>
         <w:pStyle w:val="Titel1"/>
       </w:pPr>
       <w:r w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve">Title of the </w:t>
       </w:r>
-      <w:r w:rsidR="00CB089D">
-        <w:t>contribution</w:t>
+      <w:r w:rsidR="00FD27C4">
+        <w:t>article or abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A1F7A8A" w14:textId="77777777" w:rsidR="00E9266A" w:rsidRPr="003B4FB5" w:rsidRDefault="00E9266A" w:rsidP="006807D3">
       <w:pPr>
         <w:pStyle w:val="Authors"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14ACD362" w14:textId="77777777" w:rsidR="00E9266A" w:rsidRPr="003B4FB5" w:rsidRDefault="00320858" w:rsidP="000F279D">
       <w:pPr>
         <w:pStyle w:val="Authors"/>
       </w:pPr>
       <w:r w:rsidRPr="003B4FB5">
         <w:t>Maria</w:t>
       </w:r>
       <w:r w:rsidR="00E9266A" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve"> Author</w:t>
       </w:r>
       <w:r w:rsidR="00E9266A" w:rsidRPr="004F60B2">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00E9266A" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve">*, </w:t>
@@ -194,58 +194,56 @@
     <w:p w14:paraId="144C5CA0" w14:textId="614EFD8F" w:rsidR="00F922EB" w:rsidRPr="00CB5F4B" w:rsidRDefault="00F922EB" w:rsidP="00CB5F4B">
       <w:pPr>
         <w:pStyle w:val="Institutions"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB5F4B">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00711B63" w:rsidRPr="00CB5F4B">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB5F4B">
         <w:t>eceived</w:t>
       </w:r>
       <w:r w:rsidR="00711B63" w:rsidRPr="00CB5F4B">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB5F4B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00876B6F" w:rsidRPr="00CB5F4B">
         <w:t>YYYY/MM/DD</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB5F4B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00711B63" w:rsidRPr="00CB5F4B">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00E23EC5" w:rsidRPr="00CB5F4B">
         <w:t>evised</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00711B63" w:rsidRPr="00CB5F4B">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00E23EC5" w:rsidRPr="00CB5F4B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00876B6F" w:rsidRPr="00CB5F4B">
         <w:t>YYYY/MM/DD</w:t>
       </w:r>
       <w:r w:rsidR="00E23EC5" w:rsidRPr="00CB5F4B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00711B63" w:rsidRPr="00CB5F4B">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB5F4B">
         <w:t>ccepted</w:t>
       </w:r>
       <w:r w:rsidR="00711B63" w:rsidRPr="00CB5F4B">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB5F4B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00876B6F" w:rsidRPr="00CB5F4B">
@@ -253,160 +251,211 @@
       </w:r>
       <w:r w:rsidR="00E23EC5" w:rsidRPr="00CB5F4B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00E23EC5" w:rsidRPr="00CB5F4B">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00711B63" w:rsidRPr="00CB5F4B">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00E23EC5" w:rsidRPr="00CB5F4B">
         <w:t xml:space="preserve">ublished online: </w:t>
       </w:r>
       <w:r w:rsidR="00876B6F" w:rsidRPr="00CB5F4B">
         <w:t>YYYY/MM/DD</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB5F4B">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E8B9CD4" w14:textId="77777777" w:rsidR="00E9266A" w:rsidRPr="003B4FB5" w:rsidRDefault="00E9266A" w:rsidP="00455167">
       <w:pPr>
         <w:pStyle w:val="FormatvorlageZentriert"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D0C73D6" w14:textId="48652AFB" w:rsidR="00193DBD" w:rsidRPr="003B4FB5" w:rsidRDefault="00F114D5" w:rsidP="00B17489">
+    <w:p w14:paraId="774405A7" w14:textId="77777777" w:rsidR="004B26CD" w:rsidRDefault="00F114D5" w:rsidP="00B17489">
       <w:r w:rsidRPr="00F114D5">
-        <w:t>Please submit the manuscript in American English</w:t>
+        <w:t xml:space="preserve">Please submit the manuscript </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD27C4">
+        <w:t xml:space="preserve">of an article </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F114D5">
+        <w:t>in American English</w:t>
       </w:r>
       <w:r w:rsidR="006B496B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="000F4FF2" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA7162" w:rsidRPr="003B4FB5">
         <w:t>if possible</w:t>
       </w:r>
       <w:r w:rsidR="006B496B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00EA7162" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F4FF2" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidR="00C856D2">
         <w:t>manuscript.</w:t>
       </w:r>
       <w:r w:rsidR="000F4FF2" w:rsidRPr="003B4FB5">
         <w:t>docx</w:t>
       </w:r>
       <w:r w:rsidR="00EA7162" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C856D2" w:rsidRPr="00C856D2">
         <w:t>as email attachment to a member of the Editorial Board or to one of the Editors</w:t>
       </w:r>
       <w:r w:rsidR="00EA7162" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidR="00FD27C4" w:rsidRPr="00FD27C4">
+        <w:t xml:space="preserve">Abstracts of conference papers </w:t>
+      </w:r>
+      <w:r w:rsidR="004B26CD">
+        <w:t xml:space="preserve">and full articles corresponding to a conference contribution </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD27C4" w:rsidRPr="00FD27C4">
+        <w:t xml:space="preserve">should be sent to the conference </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD27C4" w:rsidRPr="00FD27C4">
+        <w:t>chairman.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD27C4" w:rsidRPr="003B4FB5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB6EB1D" w14:textId="0F5F5D6B" w:rsidR="00FD27C4" w:rsidRDefault="00FD27C4" w:rsidP="00B17489">
+      <w:r w:rsidRPr="003B4FB5">
+        <w:t>The</w:t>
+      </w:r>
       <w:r w:rsidR="00193DBD" w:rsidRPr="003B4FB5">
-        <w:t xml:space="preserve">The </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF1E5B" w:rsidRPr="003B4FB5">
         <w:t>suggested</w:t>
       </w:r>
       <w:r w:rsidR="00EA7162" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00193DBD" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve">page layout </w:t>
       </w:r>
       <w:r w:rsidR="00EA7162" w:rsidRPr="003B4FB5">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="00193DBD" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve"> A4 (21 cm × 29.7 cm)</w:t>
       </w:r>
       <w:r w:rsidR="00E706E6" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve"> with 4.0 cm </w:t>
       </w:r>
       <w:r w:rsidR="00193DBD" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve">top margin on the first page, </w:t>
       </w:r>
       <w:r w:rsidR="00E706E6" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve">2.5 cm </w:t>
       </w:r>
       <w:r w:rsidR="00F0004C" w:rsidRPr="003B4FB5">
         <w:t>top margin o</w:t>
       </w:r>
       <w:r w:rsidR="00E706E6" w:rsidRPr="003B4FB5">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00F0004C" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00C856D2">
         <w:t xml:space="preserve">following </w:t>
       </w:r>
       <w:r w:rsidR="00F0004C" w:rsidRPr="003B4FB5">
         <w:t>page</w:t>
       </w:r>
       <w:r w:rsidR="00C856D2">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00E706E6" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00193DBD" w:rsidRPr="003B4FB5">
-        <w:t xml:space="preserve">all other margins 2.5 cm. The title of the </w:t>
+        <w:t xml:space="preserve">all other margins 2.5 cm. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD27C4">
+        <w:t>An article should be between 3 and 20 pages long</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, an abstract one or two pages long. </w:t>
+      </w:r>
+      <w:r w:rsidR="004B26CD" w:rsidRPr="004B26CD">
+        <w:t>Using this instructions.docx as a template is recommended.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268C7CDE" w14:textId="4CEDA5E5" w:rsidR="00CA7074" w:rsidRDefault="00CA7074" w:rsidP="00B17489">
+      <w:r w:rsidRPr="00CA7074">
+        <w:t>An article should be divided into sections with headings. An abstract and a references section are essential.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7074">
+        <w:t>The latter also applies to abstract-only submissions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0C73D6" w14:textId="4A9DE5FA" w:rsidR="00193DBD" w:rsidRPr="003B4FB5" w:rsidRDefault="00193DBD" w:rsidP="00B17489">
+      <w:r w:rsidRPr="003B4FB5">
+        <w:t xml:space="preserve">The title of the </w:t>
       </w:r>
       <w:r w:rsidR="00CD4F0B">
         <w:t xml:space="preserve">contribution </w:t>
       </w:r>
-      <w:r w:rsidR="00193DBD" w:rsidRPr="003B4FB5">
+      <w:r w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve">should be in 14pt Times New Roman with lower case letters, bold, single-spaced, centered, </w:t>
       </w:r>
       <w:r w:rsidR="006B496B">
         <w:t xml:space="preserve">leaving </w:t>
       </w:r>
-      <w:r w:rsidR="00193DBD" w:rsidRPr="003B4FB5">
+      <w:r w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve">one line </w:t>
       </w:r>
       <w:r w:rsidR="006B496B" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve">blank </w:t>
       </w:r>
-      <w:r w:rsidR="00193DBD" w:rsidRPr="003B4FB5">
+      <w:r w:rsidRPr="003B4FB5">
         <w:t>after</w:t>
       </w:r>
       <w:r w:rsidR="006B496B">
         <w:t xml:space="preserve"> the title</w:t>
       </w:r>
-      <w:r w:rsidR="00193DBD" w:rsidRPr="003B4FB5">
+      <w:r w:rsidRPr="003B4FB5">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61C4DEA3" w14:textId="2236D118" w:rsidR="00E9266A" w:rsidRPr="003B4FB5" w:rsidRDefault="00E9266A" w:rsidP="00B17489">
       <w:r w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve">The list of authors should be in 11pt Times New Roman and </w:t>
       </w:r>
       <w:r w:rsidR="00AF41D8" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve">bold </w:t>
       </w:r>
       <w:r w:rsidRPr="003B4FB5">
         <w:t>formatted</w:t>
       </w:r>
       <w:r w:rsidR="006B496B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve"> as in the example</w:t>
       </w:r>
       <w:r w:rsidR="00AF41D8" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006B496B">
         <w:t>Denote the corresponding</w:t>
       </w:r>
@@ -573,130 +622,191 @@
       </w:r>
       <w:r w:rsidR="00CD4F0B" w:rsidRPr="003B4FB5">
         <w:t>References</w:t>
       </w:r>
       <w:r w:rsidR="00CD4F0B">
         <w:t xml:space="preserve"> are compulsory.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="18E6C1A1" w14:textId="77777777" w:rsidR="00A147B3" w:rsidRPr="003B4FB5" w:rsidRDefault="00A147B3" w:rsidP="00B17489">
       <w:r w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve">Use the recommendations of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00EA7162">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Green Book</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve"> of IUPAC for writing quantities, units and symbols.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679F0A83" w14:textId="5D58F219" w:rsidR="00E9266A" w:rsidRPr="003B4FB5" w:rsidRDefault="0022097A" w:rsidP="00B17489">
+    <w:p w14:paraId="679F0A83" w14:textId="647CA152" w:rsidR="00E9266A" w:rsidRPr="003B4FB5" w:rsidRDefault="00E9266A" w:rsidP="00B17489">
+      <w:r w:rsidRPr="003B4FB5">
+        <w:t xml:space="preserve">Figures </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0808">
+        <w:t xml:space="preserve">and tables </w:t>
+      </w:r>
+      <w:r w:rsidR="002F36A5" w:rsidRPr="003B4FB5">
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4FB5">
+        <w:t xml:space="preserve"> be numbered consecutively and captioned. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk133346241"/>
+      <w:r w:rsidR="00C4009C">
+        <w:t>Notations like Fig. 1 or Table 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0022097A">
+        <w:t xml:space="preserve"> should be used in the text and</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4009C">
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidR="0093268C">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="0022097A">
+        <w:t xml:space="preserve">the captions in </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4009C">
+        <w:t>bold</w:t>
+      </w:r>
+      <w:r w:rsidR="0093268C">
+        <w:t xml:space="preserve"> face</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4009C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00C4009C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4FB5">
+        <w:t xml:space="preserve">The caption should be written in </w:t>
+      </w:r>
+      <w:r w:rsidR="002F36A5" w:rsidRPr="003B4FB5">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4FB5">
+        <w:t>pt Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="006256C1">
+        <w:t xml:space="preserve">, center justified for one line and justified </w:t>
+      </w:r>
+      <w:r w:rsidR="006B496B">
+        <w:t xml:space="preserve">if they are </w:t>
+      </w:r>
+      <w:r w:rsidR="006256C1">
+        <w:t>more than one line</w:t>
+      </w:r>
+      <w:r w:rsidR="006B496B">
+        <w:t xml:space="preserve"> long</w:t>
+      </w:r>
+      <w:r w:rsidR="006256C1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00056D4B" w:rsidRPr="003B4FB5">
+        <w:t xml:space="preserve"> Take care that your figures </w:t>
+      </w:r>
+      <w:r w:rsidR="006256C1">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA72F2" w:rsidRPr="00FA72F2">
+        <w:t>and long excerpts of text</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7889">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00056D4B" w:rsidRPr="003B4FB5">
+        <w:t xml:space="preserve">don’t violate a </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA72F2">
+        <w:t>third-party</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7889">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00056D4B" w:rsidRPr="003B4FB5">
+        <w:t>copyright.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5BBB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7074">
+        <w:t>Submitted</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5BBB" w:rsidRPr="00EE5BBB">
+        <w:t xml:space="preserve"> articles </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7074">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="004B26CD" w:rsidRPr="00CA7074">
+        <w:t>abstract-only submissions</w:t>
+      </w:r>
+      <w:r w:rsidR="004B26CD" w:rsidRPr="00EE5BBB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5BBB" w:rsidRPr="00EE5BBB">
+        <w:t xml:space="preserve">will be published under </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00EE5BBB" w:rsidRPr="00472476">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>CC BY 4.0 license</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00EE5BBB" w:rsidRPr="00EE5BBB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B63394D" w14:textId="2E0CAD9C" w:rsidR="00812466" w:rsidRPr="003B4FB5" w:rsidRDefault="00CA7074" w:rsidP="00DD0808">
+      <w:pPr>
+        <w:pStyle w:val="Figure"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk133578949"/>
       <w:r w:rsidRPr="003B4FB5">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="215900" distB="107950" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1278E986" wp14:editId="250B17D6">
+          <wp:anchor distT="215900" distB="107950" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70997DF3" wp14:editId="15BA72D4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>836930</wp:posOffset>
+              <wp:posOffset>3646382</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>1076325</wp:posOffset>
-[...66 lines deleted...]
-              <wp:posOffset>1064260</wp:posOffset>
+              <wp:posOffset>211</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1511935" cy="1799590"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="2" name="Grafik 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -708,267 +818,218 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1511935" cy="1799590"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00E9266A" w:rsidRPr="003B4FB5">
-[...111 lines deleted...]
-      <w:r w:rsidRPr="00DD0808">
+      <w:r w:rsidRPr="003B4FB5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="215900" distB="107950" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1278E986" wp14:editId="2B003F65">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>646430</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-423</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1547495" cy="1799590"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="1" name="Bild 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1547495" cy="1799590"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00812466" w:rsidRPr="00DD0808">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fig</w:t>
       </w:r>
       <w:r w:rsidR="00DD0808" w:rsidRPr="00DD0808">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DD0808">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0808">
+      <w:r w:rsidR="00812466" w:rsidRPr="00DD0808">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00DD0808">
+      <w:r w:rsidR="00812466" w:rsidRPr="00DD0808">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:instrText xml:space="preserve">SEQ Figure \* ARABIC </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00DD0808">
+      <w:r w:rsidR="00812466" w:rsidRPr="00DD0808">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00DD0808">
+      <w:r w:rsidR="00812466" w:rsidRPr="00DD0808">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0808">
+      <w:r w:rsidR="00812466" w:rsidRPr="00DD0808">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00DD0808">
+      <w:r w:rsidR="00812466" w:rsidRPr="00DD0808">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B4FB5">
+      <w:r w:rsidR="00812466" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve"> Figure caption </w:t>
       </w:r>
       <w:r w:rsidR="00DD0808">
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00340368" w:rsidRPr="003B4FB5">
         <w:t>pt</w:t>
       </w:r>
       <w:r w:rsidR="003B1FC3">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00340368" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B1FC3" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve">Two figures might be included with separate captions and numbers or referring to them with left/right or a)/b). </w:t>
       </w:r>
       <w:r w:rsidR="00F922EB">
         <w:t xml:space="preserve">The size of letters in the figures should not be smaller than in the text. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="3C6B51D2" w14:textId="7992E4E8" w:rsidR="00E23EC5" w:rsidRDefault="00E9266A" w:rsidP="0022097A">
+    <w:p w14:paraId="3C6B51D2" w14:textId="588F8DAA" w:rsidR="00E23EC5" w:rsidRDefault="00E9266A" w:rsidP="0022097A">
       <w:r w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve">A 6pt space should separate the figure </w:t>
       </w:r>
       <w:r w:rsidR="00DD0808">
         <w:t xml:space="preserve">or table </w:t>
       </w:r>
       <w:r w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve">from the caption, and a 12pt space should separate the upper part of the figure and the bottom of the caption from the surrounding text. </w:t>
       </w:r>
-      <w:r w:rsidR="00E23EC5">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1CC4BD92" w14:textId="13648801" w:rsidR="00E706E6" w:rsidRPr="003B4FB5" w:rsidRDefault="00E706E6" w:rsidP="00E706E6">
       <w:r w:rsidRPr="003B4FB5">
-        <w:lastRenderedPageBreak/>
         <w:t>Reference</w:t>
       </w:r>
       <w:r w:rsidR="00C83276" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve"> [1] or reference</w:t>
       </w:r>
       <w:r w:rsidR="00C83276" w:rsidRPr="009A04DD">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C83276" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve"> are alternative </w:t>
       </w:r>
       <w:r w:rsidR="00395804" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve">notations </w:t>
       </w:r>
       <w:r w:rsidR="00C83276" w:rsidRPr="003B4FB5">
         <w:t xml:space="preserve">in the text formatting. </w:t>
       </w:r>
       <w:r w:rsidR="00972035" w:rsidRPr="003B4FB5">
         <w:t>The list</w:t>
       </w:r>
       <w:r w:rsidR="006B496B">
         <w:t xml:space="preserve"> of</w:t>
@@ -1523,58 +1584,58 @@
       <w:r w:rsidRPr="00340368">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="2F9C0B56" w14:textId="12C23B40" w:rsidR="00BA07E5" w:rsidRPr="00CB5F4B" w:rsidRDefault="00BA07E5" w:rsidP="00607BAD">
       <w:pPr>
         <w:pStyle w:val="References"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BA07E5" w:rsidRPr="00CB5F4B" w:rsidSect="00887618">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="709"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B4E0317" w14:textId="77777777" w:rsidR="00E45965" w:rsidRDefault="00E45965" w:rsidP="00E9266A">
+    <w:p w14:paraId="4F962DA5" w14:textId="77777777" w:rsidR="00410CD5" w:rsidRDefault="00410CD5" w:rsidP="00E9266A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DFC26A7" w14:textId="77777777" w:rsidR="00E45965" w:rsidRDefault="00E45965" w:rsidP="00E9266A">
+    <w:p w14:paraId="7D2F8A85" w14:textId="77777777" w:rsidR="00410CD5" w:rsidRDefault="00410CD5" w:rsidP="00E9266A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1618,92 +1679,91 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-846711232"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="24BC8E95" w14:textId="77777777" w:rsidR="003C700D" w:rsidRDefault="003C700D">
         <w:pPr>
           <w:pStyle w:val="Fuzeile"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A08B881" w14:textId="77777777" w:rsidR="00E45965" w:rsidRDefault="00E45965" w:rsidP="00E9266A">
+    <w:p w14:paraId="7EEA93FA" w14:textId="77777777" w:rsidR="00410CD5" w:rsidRDefault="00410CD5" w:rsidP="00E9266A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06964AF8" w14:textId="77777777" w:rsidR="00E45965" w:rsidRDefault="00E45965" w:rsidP="00E9266A">
+    <w:p w14:paraId="7D4B2C21" w14:textId="77777777" w:rsidR="00410CD5" w:rsidRDefault="00410CD5" w:rsidP="00E9266A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="039CE536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
@@ -2319,244 +2379,247 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="338503868">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2071223724">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1549223904">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="781652475">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1803885189">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="EN.InstantFormat" w:val="&lt;ENInstantFormat&gt;&lt;Enabled&gt;0&lt;/Enabled&gt;&lt;ScanUnformatted&gt;1&lt;/ScanUnformatted&gt;&lt;ScanChanges&gt;1&lt;/ScanChanges&gt;&lt;Suspended&gt;0&lt;/Suspended&gt;&lt;/ENInstantFormat&gt;"/>
     <w:docVar w:name="EN.Layout" w:val="&lt;ENLayout&gt;&lt;Style&gt;Chemical Physics&lt;/Style&gt;&lt;LeftDelim&gt;{&lt;/LeftDelim&gt;&lt;RightDelim&gt;}&lt;/RightDelim&gt;&lt;FontName&gt;Times New Roman&lt;/FontName&gt;&lt;FontSize&gt;11&lt;/FontSize&gt;&lt;ReflistTitle&gt;&lt;/ReflistTitle&gt;&lt;StartingRefnum&gt;1&lt;/StartingRefnum&gt;&lt;FirstLineIndent&gt;0&lt;/FirstLineIndent&gt;&lt;HangingIndent&gt;720&lt;/HangingIndent&gt;&lt;LineSpacing&gt;0&lt;/LineSpacing&gt;&lt;SpaceAfter&gt;0&lt;/SpaceAfter&gt;&lt;HyperlinksEnabled&gt;0&lt;/HyperlinksEnabled&gt;&lt;HyperlinksVisible&gt;0&lt;/HyperlinksVisible&gt;&lt;EnableBibliographyCategories&gt;0&lt;/EnableBibliographyCategories&gt;&lt;/ENLayout&gt;"/>
     <w:docVar w:name="EN.Libraries" w:val="&lt;Libraries&gt;&lt;item db-id=&quot;ae9z5xs9u00t22esp0eprxabazzw0xe9p5r9&quot;&gt;Dieter&lt;record-ids&gt;&lt;item&gt;663&lt;/item&gt;&lt;item&gt;1738&lt;/item&gt;&lt;/record-ids&gt;&lt;/item&gt;&lt;/Libraries&gt;"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00C834A3"/>
-    <w:rsid w:val="00023987"/>
     <w:rsid w:val="00026859"/>
     <w:rsid w:val="00056D4B"/>
     <w:rsid w:val="00056F00"/>
-    <w:rsid w:val="00074CE3"/>
     <w:rsid w:val="000E3B5C"/>
     <w:rsid w:val="000F279D"/>
     <w:rsid w:val="000F4FF2"/>
     <w:rsid w:val="001134C7"/>
     <w:rsid w:val="00125AA2"/>
     <w:rsid w:val="00147309"/>
     <w:rsid w:val="001606D5"/>
     <w:rsid w:val="00165377"/>
     <w:rsid w:val="00165466"/>
     <w:rsid w:val="0017635D"/>
     <w:rsid w:val="00185030"/>
     <w:rsid w:val="00193DBD"/>
     <w:rsid w:val="001E7CF2"/>
     <w:rsid w:val="00206010"/>
     <w:rsid w:val="00220693"/>
     <w:rsid w:val="0022097A"/>
     <w:rsid w:val="00244269"/>
     <w:rsid w:val="002463B9"/>
     <w:rsid w:val="00281607"/>
     <w:rsid w:val="00292D37"/>
     <w:rsid w:val="002A50CA"/>
     <w:rsid w:val="002F36A5"/>
     <w:rsid w:val="00320858"/>
     <w:rsid w:val="00340368"/>
     <w:rsid w:val="0037125A"/>
     <w:rsid w:val="00393D86"/>
     <w:rsid w:val="00395804"/>
     <w:rsid w:val="003A7770"/>
     <w:rsid w:val="003B1FC3"/>
     <w:rsid w:val="003B4FB5"/>
     <w:rsid w:val="003C1F91"/>
     <w:rsid w:val="003C700D"/>
     <w:rsid w:val="003F358E"/>
-    <w:rsid w:val="00435546"/>
+    <w:rsid w:val="00410CD5"/>
     <w:rsid w:val="0044208D"/>
     <w:rsid w:val="00455167"/>
     <w:rsid w:val="00472476"/>
     <w:rsid w:val="004B04FB"/>
+    <w:rsid w:val="004B26CD"/>
     <w:rsid w:val="004B34CC"/>
     <w:rsid w:val="004D37F4"/>
     <w:rsid w:val="004F465E"/>
     <w:rsid w:val="004F60B2"/>
     <w:rsid w:val="00515653"/>
     <w:rsid w:val="005201C4"/>
     <w:rsid w:val="005454F8"/>
     <w:rsid w:val="0059111E"/>
     <w:rsid w:val="005C28EB"/>
     <w:rsid w:val="005D5099"/>
     <w:rsid w:val="00601229"/>
     <w:rsid w:val="00607BAD"/>
     <w:rsid w:val="006256C1"/>
     <w:rsid w:val="006464BE"/>
     <w:rsid w:val="0066624A"/>
     <w:rsid w:val="006807D3"/>
     <w:rsid w:val="00680DFC"/>
     <w:rsid w:val="006A0C8C"/>
     <w:rsid w:val="006A4B45"/>
     <w:rsid w:val="006A7691"/>
     <w:rsid w:val="006B496B"/>
     <w:rsid w:val="006D3A0B"/>
     <w:rsid w:val="006F5B95"/>
     <w:rsid w:val="00706A77"/>
     <w:rsid w:val="00711B63"/>
     <w:rsid w:val="007176A9"/>
     <w:rsid w:val="00736350"/>
     <w:rsid w:val="00780216"/>
     <w:rsid w:val="007B3FEF"/>
     <w:rsid w:val="007C32D0"/>
     <w:rsid w:val="007D027B"/>
     <w:rsid w:val="007D0D5C"/>
     <w:rsid w:val="007D654B"/>
     <w:rsid w:val="008026B3"/>
     <w:rsid w:val="00812466"/>
     <w:rsid w:val="00826CE4"/>
     <w:rsid w:val="00834594"/>
     <w:rsid w:val="00876B6F"/>
     <w:rsid w:val="00884CB0"/>
     <w:rsid w:val="00887618"/>
     <w:rsid w:val="008B7B81"/>
     <w:rsid w:val="008E1DE9"/>
     <w:rsid w:val="00900D81"/>
+    <w:rsid w:val="009105D6"/>
+    <w:rsid w:val="00914396"/>
     <w:rsid w:val="0093268C"/>
     <w:rsid w:val="00965FE2"/>
     <w:rsid w:val="00971E52"/>
     <w:rsid w:val="00972035"/>
     <w:rsid w:val="00982B1A"/>
     <w:rsid w:val="009A04DD"/>
     <w:rsid w:val="009C65E2"/>
     <w:rsid w:val="00A05A24"/>
     <w:rsid w:val="00A147B3"/>
     <w:rsid w:val="00A2326B"/>
     <w:rsid w:val="00A349F6"/>
     <w:rsid w:val="00A773FE"/>
     <w:rsid w:val="00AF41D8"/>
     <w:rsid w:val="00B04830"/>
     <w:rsid w:val="00B17489"/>
     <w:rsid w:val="00B25C78"/>
     <w:rsid w:val="00B63E50"/>
     <w:rsid w:val="00B64F7A"/>
     <w:rsid w:val="00B816E9"/>
     <w:rsid w:val="00BA07E5"/>
     <w:rsid w:val="00BC7E7A"/>
     <w:rsid w:val="00BE570B"/>
     <w:rsid w:val="00C01F58"/>
     <w:rsid w:val="00C156EF"/>
     <w:rsid w:val="00C260E9"/>
     <w:rsid w:val="00C4009C"/>
     <w:rsid w:val="00C55B9F"/>
     <w:rsid w:val="00C73D93"/>
     <w:rsid w:val="00C83276"/>
     <w:rsid w:val="00C834A3"/>
     <w:rsid w:val="00C856D2"/>
+    <w:rsid w:val="00CA7074"/>
     <w:rsid w:val="00CB089D"/>
     <w:rsid w:val="00CB3DEE"/>
     <w:rsid w:val="00CB5F4B"/>
     <w:rsid w:val="00CD4F0B"/>
     <w:rsid w:val="00CE3B5E"/>
     <w:rsid w:val="00D279CF"/>
     <w:rsid w:val="00D34B2B"/>
     <w:rsid w:val="00D4183F"/>
     <w:rsid w:val="00D94FA2"/>
     <w:rsid w:val="00D9627D"/>
     <w:rsid w:val="00DB0651"/>
     <w:rsid w:val="00DB441F"/>
     <w:rsid w:val="00DD0808"/>
     <w:rsid w:val="00E23EC5"/>
     <w:rsid w:val="00E45965"/>
     <w:rsid w:val="00E667D7"/>
     <w:rsid w:val="00E706E6"/>
     <w:rsid w:val="00E70EF2"/>
     <w:rsid w:val="00E82396"/>
     <w:rsid w:val="00E9266A"/>
     <w:rsid w:val="00EA3B00"/>
     <w:rsid w:val="00EA7162"/>
     <w:rsid w:val="00EB7456"/>
     <w:rsid w:val="00EB7889"/>
     <w:rsid w:val="00EC7594"/>
     <w:rsid w:val="00EE5BBB"/>
     <w:rsid w:val="00EF1E5B"/>
     <w:rsid w:val="00F0004C"/>
     <w:rsid w:val="00F064F1"/>
     <w:rsid w:val="00F114D5"/>
     <w:rsid w:val="00F26A58"/>
     <w:rsid w:val="00F32C1B"/>
     <w:rsid w:val="00F44021"/>
     <w:rsid w:val="00F44C4E"/>
     <w:rsid w:val="00F922EB"/>
     <w:rsid w:val="00F95709"/>
     <w:rsid w:val="00FA2E49"/>
     <w:rsid w:val="00FA72F2"/>
     <w:rsid w:val="00FB13EE"/>
     <w:rsid w:val="00FB5076"/>
     <w:rsid w:val="00FC1694"/>
     <w:rsid w:val="00FC22CE"/>
+    <w:rsid w:val="00FD27C4"/>
     <w:rsid w:val="00FF5862"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
@@ -3112,51 +3175,51 @@
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berarbeitung">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:rsid w:val="006B496B"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iupac.org/wp-content/uploads/2019/05/IUPAC-GB3-2012-2ndPrinting-PDFsearchable.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iupac.org/wp-content/uploads/2019/05/IUPAC-GB3-2012-2ndPrinting-PDFsearchable.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3412,85 +3475,85 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>631</Words>
-  <Characters>3540</Characters>
+  <Words>638</Words>
+  <Characters>4025</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4163</CharactersWithSpaces>
+  <CharactersWithSpaces>4654</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>1507441</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:abstract@diffusion-fundamentals.org</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>